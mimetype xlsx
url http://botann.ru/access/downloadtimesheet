--- v0 (2026-07-23)
+++ v1 (2026-11-04)
@@ -3,102 +3,102 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="Ярослав" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="Вадим" sheetId="7" r:id="rId8"/>
+    <sheet name="Валентин" sheetId="1" r:id="rId1"/>
+    <sheet name="Владимир" sheetId="2" r:id="rId3"/>
+    <sheet name="Виктор" sheetId="3" r:id="rId4"/>
+    <sheet name="Ярослав" sheetId="4" r:id="rId5"/>
+    <sheet name="Вадим" sheetId="5" r:id="rId6"/>
+    <sheet name="Радислав" sheetId="6" r:id="rId7"/>
+    <sheet name="Илья" sheetId="7" r:id="rId8"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
-    <t>Табель сотрудника Ярослав за Июль 2026</t>
+    <t>Табель сотрудника Валентин за Ноябрь 2026</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Приход</t>
   </si>
   <si>
     <t>Уход</t>
   </si>
   <si>
     <t>Обед</t>
   </si>
   <si>
     <t>Часы</t>
   </si>
   <si>
     <t>00:30</t>
   </si>
   <si>
-    <t>Табель сотрудника Илья за Июль 2026</t>
-[...14 lines deleted...]
-    <t>Табель сотрудника Вадим за Июль 2026</t>
+    <t>Табель сотрудника Владимир за Ноябрь 2026</t>
+  </si>
+  <si>
+    <t>Табель сотрудника Виктор за Ноябрь 2026</t>
+  </si>
+  <si>
+    <t>Табель сотрудника Ярослав за Ноябрь 2026</t>
+  </si>
+  <si>
+    <t>Табель сотрудника Вадим за Ноябрь 2026</t>
+  </si>
+  <si>
+    <t>Табель сотрудника Радислав за Ноябрь 2026</t>
+  </si>
+  <si>
+    <t>Табель сотрудника Илья за Ноябрь 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
     <numFmt numFmtId="165" formatCode="HH:mm"/>
     <numFmt numFmtId="166" formatCode="[h]:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -118,1357 +118,575 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0"/>
     <xf numFmtId="165" fontId="0"/>
     <xf numFmtId="166" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.538254737854" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46204</v>
+        <v>46328</v>
       </c>
       <c r="B4" s="3">
-        <v>46204.3609247569</v>
+        <v>46328.3772697338</v>
       </c>
       <c r="C4" s="3">
-        <v>46204.5443590625</v>
+        <v>46328.6678625</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4">
         <f>=C4-B4-D4</f>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46205</v>
+        <v>46329</v>
       </c>
       <c r="B5" s="3">
-        <v>46205.4084811921</v>
+        <v>46329.3789701852</v>
       </c>
       <c r="C5" s="3">
-        <v>46205.5302702199</v>
+        <v>46329.614937963</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4">
         <f>=C5-B5-D5</f>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
-        <v>46210</v>
+        <v>46330</v>
       </c>
       <c r="B6" s="3">
-        <v>46210.3464701736</v>
+        <v>46330.4180914815</v>
       </c>
       <c r="C6" s="3">
-        <v>46210.6963493866</v>
+        <v>46330.5795724421</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="4">
         <f>=C6-B6-D6</f>
-      </c>
-[...185 lines deleted...]
-        <f>=C17-B17-D17</f>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-[...626 lines deleted...]
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.538254737854" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46224</v>
+        <v>46328</v>
       </c>
       <c r="B4" s="3">
-        <v>46224.6566195486</v>
+        <v>46328.6549266898</v>
       </c>
       <c r="C4" s="3">
-        <v>46224.6566195486</v>
+        <v>46328.6549266898</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4">
         <f>=C4-B4-D4</f>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46224</v>
+        <v>46329</v>
       </c>
       <c r="B5" s="3">
-        <v>46224.6566657755</v>
+        <v>46329.4299665278</v>
       </c>
       <c r="C5" s="3">
-        <v>46224.6566657755</v>
+        <v>46329.6457726736</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4">
         <f>=C5-B5-D5</f>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.538254737854" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46204</v>
+        <v>46328</v>
       </c>
       <c r="B4" s="3">
-        <v>46204.3762815509</v>
+        <v>46328.4849421412</v>
       </c>
       <c r="C4" s="3">
-        <v>46204.639903125</v>
+        <v>46328.6740241898</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4">
         <f>=C4-B4-D4</f>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
-        <v>46205</v>
+        <v>46329</v>
       </c>
       <c r="B5" s="3">
-        <v>46205.3744375579</v>
+        <v>46329.5382431944</v>
       </c>
       <c r="C5" s="3">
-        <v>46205.6363981713</v>
+        <v>46329.8364624074</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="4">
         <f>=C5-B5-D5</f>
-      </c>
-[...202 lines deleted...]
-        <f>=C17-B17-D17</f>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:E5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.538254737854" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2">
+        <v>46328</v>
+      </c>
+      <c r="B4" s="3">
+        <v>46328.3777295023</v>
+      </c>
+      <c r="C4" s="3">
+        <v>46328.6767358102</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="4">
+        <f>=C4-B4-D4</f>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2">
+        <v>46329</v>
+      </c>
+      <c r="B5" s="3">
+        <v>46329.3505354977</v>
+      </c>
+      <c r="C5" s="3">
+        <v>46329.6674869097</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4">
+        <f>=C5-B5-D5</f>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.538254737854" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
-        <v>46213</v>
+        <v>46329</v>
       </c>
       <c r="B4" s="3">
-        <v>46213.3056238889</v>
+        <v>46329.3074098148</v>
       </c>
       <c r="C4" s="3">
-        <v>46213.6388888889</v>
+        <v>46329.6325046759</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="4">
         <f>=C4-B4-D4</f>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:E5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.538254737854" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2">
+        <v>46328</v>
+      </c>
+      <c r="B4" s="3">
+        <v>46328.2730971181</v>
+      </c>
+      <c r="C4" s="3">
+        <v>46328.6477950116</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="4">
+        <f>=C4-B4-D4</f>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2">
+        <v>46329</v>
+      </c>
+      <c r="B5" s="3">
+        <v>46329.274584537</v>
+      </c>
+      <c r="C5" s="3">
+        <v>46329.6502581597</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4">
+        <f>=C5-B5-D5</f>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="xr">
+  <dimension ref="A1:E5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.538254737854" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="0" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="0" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2">
+        <v>46328</v>
+      </c>
+      <c r="B4" s="3">
+        <v>46328.272902037</v>
+      </c>
+      <c r="C4" s="3">
+        <v>46328.6476371644</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="4">
+        <f>=C4-B4-D4</f>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2">
+        <v>46329</v>
+      </c>
+      <c r="B5" s="3">
+        <v>46329.2743520139</v>
+      </c>
+      <c r="C5" s="3">
+        <v>46329.6501189468</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="4">
+        <f>=C5-B5-D5</f>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:E1"/>
+  </mergeCells>
+  <headerFooter/>
+</worksheet>
+</file>